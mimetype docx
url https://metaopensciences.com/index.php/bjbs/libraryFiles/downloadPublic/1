--- v0 (2025-10-26)
+++ v1 (2026-05-13)
@@ -23,248 +23,280 @@
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="5398" w:type="pct"/>
         <w:tblInd w:w="-365" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1236"/>
-        <w:gridCol w:w="8496"/>
+        <w:gridCol w:w="1084"/>
+        <w:gridCol w:w="8648"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00ED6662" w:rsidTr="00166EC9">
+      <w:tr w:rsidR="00ED6662" w:rsidTr="004120C1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="635" w:type="pct"/>
+            <w:tcW w:w="557" w:type="pct"/>
             <w:vMerge w:val="restart"/>
           </w:tcPr>
-          <w:p w:rsidR="008B7D9E" w:rsidRPr="0013038E" w:rsidRDefault="00C5433B" w:rsidP="000A1DD5">
+          <w:p w:rsidR="008B7D9E" w:rsidRPr="0013038E" w:rsidRDefault="008B7D9E" w:rsidP="000A1DD5">
             <w:pPr>
               <w:ind w:right="-360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...47 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4365" w:type="pct"/>
+            <w:tcW w:w="4443" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="008B7D9E" w:rsidRPr="00166EC9" w:rsidRDefault="00000000" w:rsidP="008B7D9E">
             <w:pPr>
               <w:ind w:right="-360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2E4D8C"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId6" w:history="1">
               <w:r w:rsidR="008B7D9E" w:rsidRPr="00166EC9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                   <w:color w:val="2E4D8C"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>www.</w:t>
               </w:r>
               <w:r w:rsidR="00166EC9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                   <w:color w:val="2E4D8C"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>meta</w:t>
               </w:r>
               <w:r w:rsidR="008B7D9E" w:rsidRPr="00166EC9">
                 <w:rPr>
                   <w:rStyle w:val="Hyperlink"/>
                   <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                   <w:color w:val="2E4D8C"/>
                   <w:sz w:val="14"/>
                   <w:szCs w:val="14"/>
                   <w:u w:val="none"/>
                 </w:rPr>
                 <w:t>opensciences.com/index.php/BJBS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r w:rsidR="008B7D9E" w:rsidRPr="00166EC9">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:color w:val="2E4D8C"/>
                 <w:sz w:val="14"/>
                 <w:szCs w:val="14"/>
               </w:rPr>
-              <w:t xml:space="preserve">                                                                                                                   ISSN online: 0000-0000</w:t>
+              <w:t xml:space="preserve">                                                                                                               </w:t>
+            </w:r>
+            <w:r w:rsidR="000E226D">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="2E4D8C"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">                       ISSN: 2977-2915</w:t>
+            </w:r>
+            <w:r w:rsidR="008B7D9E" w:rsidRPr="00166EC9">
+              <w:rPr>
+                <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+                <w:color w:val="2E4D8C"/>
+                <w:sz w:val="14"/>
+                <w:szCs w:val="14"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00ED6662" w:rsidTr="00E600FF">
+      <w:tr w:rsidR="00ED6662" w:rsidTr="004120C1">
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="635" w:type="pct"/>
+            <w:tcW w:w="557" w:type="pct"/>
             <w:vMerge/>
           </w:tcPr>
           <w:p w:rsidR="008B7D9E" w:rsidRDefault="008B7D9E" w:rsidP="00A66432">
             <w:pPr>
               <w:ind w:right="-360"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4365" w:type="pct"/>
+            <w:tcW w:w="4443" w:type="pct"/>
             <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent5" w:themeFillTint="33"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w:rsidR="008B7D9E" w:rsidRPr="00AA57AD" w:rsidRDefault="008B7D9E" w:rsidP="008B7D9E">
             <w:pPr>
               <w:ind w:right="-360"/>
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="28656A"/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00166EC9">
               <w:rPr>
                 <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="2E4D8C"/>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
               <w:t>British Journal of Business Sciences</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00504F5F" w:rsidRDefault="00504F5F" w:rsidP="008B7D9E">
-[...8 lines deleted...]
-      </w:pPr>
+    <w:p w:rsidR="00504F5F" w:rsidRDefault="004120C1" w:rsidP="008B7D9E">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6BB29D35">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>-223520</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>-534670</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="633095" cy="532130"/>
+            <wp:effectExtent l="0" t="0" r="1905" b="1270"/>
+            <wp:wrapNone/>
+            <wp:docPr id="2038107618" name="Picture 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="2038107618" name="Picture 2038107618"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId7" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="633095" cy="532130"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
     </w:p>
     <w:p w:rsidR="00BD4011" w:rsidRPr="00BD4011" w:rsidRDefault="00BD4011" w:rsidP="008B7D9E">
       <w:pPr>
         <w:ind w:left="-360" w:right="-360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD4011">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Article</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00504F5F" w:rsidRPr="00504F5F" w:rsidRDefault="00504F5F" w:rsidP="008B7D9E">
@@ -355,68 +387,78 @@
       <w:pPr>
         <w:ind w:left="-360" w:right="-360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00504F5F">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Author</w:t>
       </w:r>
       <w:r w:rsidR="0087420A">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Full Name</w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00825279">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
-      <w:r w:rsidR="00F55DF7">
+      <w:r w:rsidR="000E226D">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00F55DF7" w:rsidRPr="000E226D">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>*</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00504F5F">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, Author</w:t>
       </w:r>
       <w:r w:rsidR="0087420A">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Full Name</w:t>
       </w:r>
       <w:r w:rsidRPr="00825279">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
@@ -516,51 +558,83 @@
         </w:rPr>
         <w:t xml:space="preserve">’s </w:t>
       </w:r>
       <w:r w:rsidR="00504F5F" w:rsidRPr="00AE40EE">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>affiliation</w:t>
       </w:r>
       <w:r w:rsidR="00AE40EE" w:rsidRPr="00AE40EE">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D81FE1">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">include department, university, city, country, ORCID and Email </w:t>
+        <w:t>include department, university, city, country</w:t>
+      </w:r>
+      <w:r w:rsidR="000E226D">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81FE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ORCID</w:t>
+      </w:r>
+      <w:r w:rsidR="000E226D">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81FE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Email </w:t>
       </w:r>
       <w:r w:rsidR="00AE40EE" w:rsidRPr="00AE40EE">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(Font: Palatino Linotype, Size: 8)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00504F5F" w:rsidRPr="00AE40EE" w:rsidRDefault="002A38BA" w:rsidP="008B7D9E">
       <w:pPr>
         <w:ind w:left="-360" w:right="-360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE40EE">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -576,51 +650,83 @@
         </w:rPr>
         <w:t>Author</w:t>
       </w:r>
       <w:r w:rsidRPr="00AE40EE">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">’s </w:t>
       </w:r>
       <w:r w:rsidR="00504F5F" w:rsidRPr="00AE40EE">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">affiliation </w:t>
       </w:r>
       <w:r w:rsidR="00D81FE1">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">include department, university, city, country, ORCID and Email </w:t>
+        <w:t>include department, university, city, country</w:t>
+      </w:r>
+      <w:r w:rsidR="000E226D">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81FE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ORCID</w:t>
+      </w:r>
+      <w:r w:rsidR="000E226D">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D81FE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Email </w:t>
       </w:r>
       <w:r w:rsidR="00AE40EE" w:rsidRPr="00AE40EE">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(Font: Palatino Linotype, Size: 8)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00504F5F" w:rsidRPr="00AE40EE" w:rsidRDefault="002A38BA" w:rsidP="008B7D9E">
       <w:pPr>
         <w:ind w:left="-360" w:right="-360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE40EE">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -644,51 +750,83 @@
         </w:rPr>
         <w:t xml:space="preserve">’s </w:t>
       </w:r>
       <w:r w:rsidR="00504F5F" w:rsidRPr="00AE40EE">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>affiliation</w:t>
       </w:r>
       <w:r w:rsidR="00AE40EE" w:rsidRPr="00AE40EE">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D81FE1">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">include department, university, city, country, ORCID and Email </w:t>
+        <w:t>include department, university, city, country</w:t>
+      </w:r>
+      <w:r w:rsidR="000E226D">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81FE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ORCID</w:t>
+      </w:r>
+      <w:r w:rsidR="000E226D">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00D81FE1">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Email </w:t>
       </w:r>
       <w:r w:rsidR="00AE40EE" w:rsidRPr="00AE40EE">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>(Font: Palatino Linotype, Size: 8)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00504F5F" w:rsidRDefault="000C6955" w:rsidP="008B7D9E">
       <w:pPr>
         <w:ind w:left="-360" w:right="-360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AE40EE">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
@@ -998,137 +1136,369 @@
         <w:ind w:left="-360" w:right="-360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="000C6955" w:rsidRPr="00E35EF3" w:rsidRDefault="00E35EF3" w:rsidP="008B7D9E">
       <w:pPr>
         <w:ind w:left="-360" w:right="-360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E35EF3">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Received 7 May 2025; Revised: 10 July 2025; Accepted: 11 July 2025; Published: 13 July 2025</w:t>
+        <w:t>Received</w:t>
+      </w:r>
+      <w:r w:rsidR="00BA3006">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E35EF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C55056">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E35EF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C55056">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>January</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E35EF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55056">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E35EF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; Revised: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C55056">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E35EF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C55056">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>February</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E35EF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55056">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E35EF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; Accepted: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C55056">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E35EF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C55056">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>March</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E35EF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55056">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E35EF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; Published: </w:t>
+      </w:r>
+      <w:r w:rsidR="00C55056">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>__</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E35EF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C55056">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>April</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E35EF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 202</w:t>
+      </w:r>
+      <w:r w:rsidR="00C55056">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidR="00842EDE">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Exact date will be added later)</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00E35EF3" w:rsidRPr="00E35EF3" w:rsidRDefault="00E35EF3" w:rsidP="008B7D9E">
       <w:pPr>
         <w:ind w:left="-360" w:right="-360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00E35EF3" w:rsidRPr="00E35EF3" w:rsidRDefault="00E35EF3" w:rsidP="00E35EF3">
       <w:pPr>
         <w:ind w:left="-360" w:right="-360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E35EF3">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">Citation: </w:t>
       </w:r>
-      <w:r w:rsidR="00AE40EE">
-[...5 lines deleted...]
-        <w:t>John</w:t>
+      <w:r w:rsidR="001A1AFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Author</w:t>
       </w:r>
       <w:r w:rsidR="002A38BA" w:rsidRPr="002A38BA">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidR="00AE40EE">
-[...5 lines deleted...]
-        <w:t>G</w:t>
+      <w:r w:rsidR="001A1AFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>A</w:t>
       </w:r>
       <w:r w:rsidR="002A38BA" w:rsidRPr="002A38BA">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">., &amp; </w:t>
       </w:r>
-      <w:r w:rsidR="00AE40EE">
-[...5 lines deleted...]
-        <w:t>Peter</w:t>
+      <w:r w:rsidR="001A1AFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>Author</w:t>
       </w:r>
       <w:r w:rsidR="002A38BA" w:rsidRPr="002A38BA">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">, F. (2025). Study on business and management in the manufacturing sector. </w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="001A1AFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>B</w:t>
+      </w:r>
+      <w:r w:rsidR="002A38BA" w:rsidRPr="002A38BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>. (202</w:t>
+      </w:r>
+      <w:r w:rsidR="001A1AFD">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidR="002A38BA" w:rsidRPr="002A38BA">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). Study on business and management in the manufacturing sector. </w:t>
       </w:r>
       <w:r w:rsidR="002A38BA" w:rsidRPr="00AE40EE">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>British Journal of Business Sciences</w:t>
       </w:r>
       <w:r w:rsidR="002A38BA" w:rsidRPr="002A38BA">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00AE40EE">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
@@ -1215,51 +1585,67 @@
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:softHyphen/>
       </w:r>
     </w:p>
     <w:p w:rsidR="00504F5F" w:rsidRDefault="000C6955" w:rsidP="00E35EF3">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="6" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:ind w:left="-360" w:right="-360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E35EF3">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Copyright: © 2025 by the authors.</w:t>
+        <w:t>Copyright: © 202</w:t>
+      </w:r>
+      <w:r w:rsidR="001F16CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E35EF3">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> by the authors.</w:t>
       </w:r>
       <w:r w:rsidR="00E35EF3" w:rsidRPr="00E35EF3">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> Published by</w:t>
       </w:r>
       <w:r w:rsidRPr="00E35EF3">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="004D7E8F">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>Meta</w:t>
       </w:r>
@@ -2589,51 +2975,67 @@
       <w:pPr>
         <w:ind w:left="-360" w:right="-360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E93385">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Figure 1.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Review of conceptual framework.</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="001F16CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>onceptual framework.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="002A38BA" w:rsidRPr="002A38BA" w:rsidRDefault="002A38BA" w:rsidP="00A66432">
       <w:pPr>
         <w:ind w:left="-360" w:right="-360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A38BA">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>3. Methods</w:t>
       </w:r>
@@ -2693,70 +3095,86 @@
         <w:ind w:left="-360" w:right="-360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00CE41D6" w:rsidRPr="00CE41D6" w:rsidRDefault="00CE41D6" w:rsidP="00CE41D6">
       <w:pPr>
         <w:ind w:left="-360" w:right="-360" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE41D6">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>The Methods section should provide a clear and detailed description of how the research was conducted to enable replication. Authors should begin by explaining the research design, specifying whether the study is quantitative, qualitative, or mixed methods, and justify why this design is suitable for addressing the research objectives. Next, describe the population and sample, including the target population, the sampling technique used, and the sample size, while stating any inclusion or exclusion criteria relevant to the study.</w:t>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="001D4908">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>m</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE41D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ethods section should provide a clear and detailed description of how the research was conducted to enable replication. Authors should begin by explaining the research design, specifying whether the study is quantitative, qualitative, or mixed methods, and justify why this design is suitable for addressing the research objectives. Next, describe the population and sample, including the target population, the sampling technique used, and the sample size, while stating any inclusion or exclusion criteria relevant to the study.</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="00A66432" w:rsidRPr="00A66432" w:rsidRDefault="00CE41D6" w:rsidP="00CE41D6">
       <w:pPr>
         <w:ind w:left="-360" w:right="-360" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE41D6">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Authors should then describe the data collection methods, explaining the instruments or tools used such as questionnaires or interview guides, along with their validity and reliability where appropriate. The procedure should be outlined clearly, describing the steps taken during data collection and mentioning any ethical considerations and approvals obtained to ensure research integrity. Finally, the data analysis approach should be explained, detailing the statistical or thematic analysis techniques used to interpret the data. Ensure clarity, conciseness, and consistency in this section.</w:t>
+        <w:t>Authors should then describe the data collection methods, explaining the instruments or tools used such as questionnaires or interview guides, along with their validity and reliability where appropriate. Finally, the data analysis approach should be explained, detailing the statistical or thematic analysis techniques used to interpret the data. Ensure clarity, conciseness, and consistency in this section.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Font: </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE40EE">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Palatino Linotype</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, Size: 10)</w:t>
       </w:r>
@@ -2792,928 +3210,1209 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidRPr="002A38BA">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Results</w:t>
       </w:r>
-    </w:p>
-[...135 lines deleted...]
-        <w:jc w:val="both"/>
+      <w:r w:rsidR="003D128B">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D128B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Font: </w:t>
+      </w:r>
+      <w:r w:rsidR="003D128B" w:rsidRPr="00AE40EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Palatino Linotype</w:t>
+      </w:r>
+      <w:r w:rsidR="003D128B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, Size: 10, bold)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A38BA" w:rsidRDefault="002A38BA" w:rsidP="002A38BA">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00CE41D6" w:rsidRPr="00CE41D6" w:rsidRDefault="00CE41D6" w:rsidP="00CE41D6">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE41D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The </w:t>
+      </w:r>
+      <w:r w:rsidR="001D4908">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>r</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE41D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>esults section should present the findings of the study clearly and objectively without interpretation. Authors should begin by providing a brief overview of the data analysis outcomes, followed by detailed reporting of each result in alignment with the research objectives and hypotheses. For inferential statistics, report the statistical tests used, the values obtained, degrees of freedom, significance levels, and effect sizes if applicable.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A38BA" w:rsidRDefault="00CE41D6" w:rsidP="00CE41D6">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00CE41D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Results should be organi</w:t>
+      </w:r>
       <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CE41D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ed logically, often following the order of the hypotheses or research questions. Use tables and figures to support and illustrate the findings clearly, ensuring they are numbered sequentially and referenced appropriately within the text. Maintain an academic tone, clarity, and consistency in reporting throughout this section without providing interpretation or discussion of the results.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Font: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE40EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Palatino Linotype</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, Size: 10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A38BA" w:rsidRDefault="002A38BA" w:rsidP="002A38BA">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="002A38BA" w:rsidRPr="002A38BA" w:rsidRDefault="002A38BA" w:rsidP="002A38BA">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>5</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="002A38BA">
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>5</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002A38BA">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Discussion</w:t>
-[...29 lines deleted...]
-        <w:t>The Discussion section should interpret and explain the results in the context of the research objectives and existing literature. Authors should begin by summari</w:t>
+        <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...112 lines deleted...]
-        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-      </w:pPr>
-      <w:r w:rsidRPr="00FF7E3B">
+        <w:t>Discussion</w:t>
+      </w:r>
+      <w:r w:rsidR="003D128B">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>6. Conclusions</w:t>
-[...2 lines deleted...]
-    <w:p w:rsidR="00FF7E3B" w:rsidRDefault="00FF7E3B" w:rsidP="002A38BA">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D128B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Font: </w:t>
+      </w:r>
+      <w:r w:rsidR="003D128B" w:rsidRPr="00AE40EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Palatino Linotype</w:t>
+      </w:r>
+      <w:r w:rsidR="003D128B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, Size: 10, bold)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A38BA" w:rsidRDefault="002A38BA" w:rsidP="002A38BA">
       <w:pPr>
         <w:ind w:left="-360" w:right="-360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00B10CA5" w:rsidRPr="00B10CA5" w:rsidRDefault="00B10CA5" w:rsidP="00B10CA5">
       <w:pPr>
         <w:ind w:left="-360" w:right="-360" w:firstLine="360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B10CA5">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>The Conclusion section should provide a concise summary of the main findings and their implications. Authors should begin by restating the purpose of the study and briefly summari</w:t>
+        <w:t>The Discussion section should interpret and explain the results in the context of the research objectives and existing literature. Authors should begin by summari</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
       <w:r w:rsidRPr="00B10CA5">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ing the key results in relation to the research objectives. Highlight the significance of these findings for theory, practice, or policy, emphasi</w:t>
+        <w:t>ing the key findings of the study, highlighting how these results address the research questions or hypotheses. Discuss the implications of the findings, explaining their significance for theory, practice, and future research. Authors should compare the results with previous studies, identifying similarities, differences, and possible reasons for any inconsistencies.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F43D05">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="002A38BA" w:rsidRDefault="00B10CA5" w:rsidP="00B10CA5">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B10CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Additionally, discuss the strengths of the study and acknowledge its limitations, explaining how these limitations may have affected the results or their generali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>z</w:t>
       </w:r>
       <w:r w:rsidRPr="00B10CA5">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>ing their contribution to the existing body of knowledge. Avoid introducing any new data or detailed interpretations in this section.</w:t>
-[...11 lines deleted...]
-      </w:pPr>
+        <w:t>ability. Conclude the discussion by summari</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
       <w:r w:rsidRPr="00B10CA5">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Authors may also include practical recommendations based on the study outcomes, if applicable, and suggest specific areas for future research to address limitations or unexplored aspects identified in the study. The conclusion should be written clearly and succinctly, leaving readers with a strong understanding of the </w:t>
-[...8 lines deleted...]
-        <w:t>study’s relevance and value. Maintain an academic and objective tone, ensuring consistency with the rest of the manuscript and providing a strong closing for the paper.</w:t>
+        <w:t>ing the main insights and suggesting practical recommendations or areas for further research. Maintain clarity, coherence, and academic tone throughout this section.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (Font: </w:t>
       </w:r>
       <w:r w:rsidRPr="00AE40EE">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Palatino Linotype</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, Size: 10)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF7E3B" w:rsidRDefault="00FF7E3B" w:rsidP="002A38BA">
-[...20 lines deleted...]
-      <w:r w:rsidRPr="00C61630">
+    <w:p w:rsidR="002A38BA" w:rsidRDefault="002A38BA" w:rsidP="002A38BA">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00FF7E3B" w:rsidRPr="00FF7E3B" w:rsidRDefault="00FF7E3B" w:rsidP="002A38BA">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Author Contributions:</w:t>
-[...199 lines deleted...]
-      <w:r w:rsidRPr="00C61630">
+      </w:pPr>
+      <w:r w:rsidRPr="00FF7E3B">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Funding:</w:t>
-[...39 lines deleted...]
-      <w:r w:rsidRPr="00C61630">
+        <w:t>6. Conclusions</w:t>
+      </w:r>
+      <w:r w:rsidR="003D128B">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Institutional Review Board Statement:</w:t>
-[...31 lines deleted...]
-      <w:r w:rsidRPr="00C61630">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003D128B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Font: </w:t>
+      </w:r>
+      <w:r w:rsidR="003D128B" w:rsidRPr="00AE40EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Palatino Linotype</w:t>
+      </w:r>
+      <w:r w:rsidR="003D128B">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, Size: 10, bold)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FF7E3B" w:rsidRDefault="00FF7E3B" w:rsidP="002A38BA">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00B10CA5" w:rsidRPr="00B10CA5" w:rsidRDefault="00B10CA5" w:rsidP="00B10CA5">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B10CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The Conclusion section should provide a concise summary of the main findings and their implications. Authors should begin by restating the purpose of the study and briefly summari</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B10CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ing the key results in relation to the research objectives. Highlight the significance of these findings for theory, practice, or policy, emphasi</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>z</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B10CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ing their contribution to the existing body of knowledge. Avoid introducing any new data or detailed interpretations in this section.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FF7E3B" w:rsidRDefault="00B10CA5" w:rsidP="00B10CA5">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360" w:firstLine="360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B10CA5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Authors may also include practical recommendations based on the study outcomes, if applicable, and suggest specific areas for future research to address limitations or unexplored aspects identified in the study. The conclusion should be written clearly and succinctly, leaving readers with a strong understanding of the study’s relevance and value. Maintain an academic and objective tone, ensuring consistency with the rest of the manuscript and providing a strong closing for the paper.</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (Font: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AE40EE">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Palatino Linotype</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>, Size: 10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00FF7E3B" w:rsidRDefault="00FF7E3B" w:rsidP="002A38BA">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BA278A" w:rsidRPr="00BA278A" w:rsidRDefault="00BA278A" w:rsidP="00BA278A">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Informed Consent Statement:</w:t>
-[...31 lines deleted...]
-      <w:r w:rsidRPr="00C61630">
+      </w:pPr>
+      <w:r w:rsidRPr="00BA278A">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Data Availability Statement:</w:t>
-[...29 lines deleted...]
-    <w:p w:rsidR="00AA57AD" w:rsidRDefault="00C61630" w:rsidP="00C61630">
+        <w:t xml:space="preserve">Author Contributions: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA278A" w:rsidRPr="00BA278A" w:rsidRDefault="00BA278A" w:rsidP="00BA278A">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00BA278A" w:rsidRPr="00BA278A" w:rsidRDefault="00BA278A" w:rsidP="00BA278A">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA278A">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Conceptualization: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA278A" w:rsidRPr="00BA278A" w:rsidRDefault="00BA278A" w:rsidP="00BA278A">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA278A">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Data curation: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA278A" w:rsidRPr="00BA278A" w:rsidRDefault="00BA278A" w:rsidP="00BA278A">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA278A">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Formal analysis: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA278A" w:rsidRPr="00BA278A" w:rsidRDefault="00BA278A" w:rsidP="00BA278A">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA278A">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Funding acquisition: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA278A" w:rsidRPr="00BA278A" w:rsidRDefault="00BA278A" w:rsidP="00BA278A">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA278A">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Investigation: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA278A" w:rsidRPr="00BA278A" w:rsidRDefault="00BA278A" w:rsidP="00BA278A">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA278A">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Methodology: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA278A" w:rsidRPr="00BA278A" w:rsidRDefault="00BA278A" w:rsidP="00BA278A">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA278A">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Project administration: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA278A" w:rsidRPr="00BA278A" w:rsidRDefault="00BA278A" w:rsidP="00BA278A">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA278A">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Resources: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA278A" w:rsidRPr="00BA278A" w:rsidRDefault="00BA278A" w:rsidP="00BA278A">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA278A">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Software: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA278A" w:rsidRPr="00BA278A" w:rsidRDefault="00BA278A" w:rsidP="00BA278A">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA278A">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Validation: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA278A" w:rsidRPr="00BA278A" w:rsidRDefault="00BA278A" w:rsidP="00BA278A">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA278A">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Visualization: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA278A" w:rsidRPr="00BA278A" w:rsidRDefault="00BA278A" w:rsidP="00BA278A">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA278A">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Writing –original draft: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA278A" w:rsidRPr="00BA278A" w:rsidRDefault="00BA278A" w:rsidP="00BA278A">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA278A">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Writing –review &amp; editing: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA278A" w:rsidRDefault="00BA278A" w:rsidP="00BA278A">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00BA278A">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Statement: All author(s) have read and agreed to the published version of the manuscript.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00BA278A" w:rsidRDefault="00BA278A" w:rsidP="002A38BA">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C221C5" w:rsidRDefault="00C221C5" w:rsidP="00C221C5">
       <w:pPr>
         <w:ind w:left="-360" w:right="-360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C61630">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:t>Funding:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61630">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C933AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>No external funding was received for this research.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C221C5" w:rsidRDefault="00C221C5" w:rsidP="00C221C5">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C221C5" w:rsidRPr="00C61630" w:rsidRDefault="00C221C5" w:rsidP="00C221C5">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C61630">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Institutional Review Board Statement:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61630">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001F422D">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>The study was conducted in accordance with the Declaration of Helsinki. Ethical review and approval were waived for this study in accordance with institutional requirements, as it involved a non-sensitive, voluntary survey with no vulnerable populations or deception.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C221C5" w:rsidRDefault="00C221C5" w:rsidP="00C221C5">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C221C5" w:rsidRPr="00C61630" w:rsidRDefault="00C221C5" w:rsidP="00C221C5">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C61630">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Informed Consent Statement:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61630">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00455AF5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Informed consent was obtained from all participants involved in the study.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C221C5" w:rsidRDefault="00C221C5" w:rsidP="00C221C5">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C221C5" w:rsidRDefault="00C221C5" w:rsidP="00C221C5">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C61630">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Data Availability Statement:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C61630">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00C933AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Data are available upon request from the authors.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C221C5" w:rsidRDefault="00C221C5" w:rsidP="00C221C5">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C221C5" w:rsidRDefault="00C221C5" w:rsidP="00C221C5">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00C61630">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
         <w:t>Conflicts of Interest:</w:t>
       </w:r>
       <w:r w:rsidRPr="00C61630">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> The authors declare no conflicts of interest.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C61630" w:rsidRDefault="00C61630" w:rsidP="002A38BA">
+    <w:p w:rsidR="00C221C5" w:rsidRDefault="00C221C5" w:rsidP="00C221C5">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00C61630" w:rsidRDefault="00C221C5" w:rsidP="00C221C5">
+      <w:pPr>
+        <w:ind w:left="-360" w:right="-360"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E640C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Generative AI Statement:</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E640C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The authors acknowledge the use of </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E640C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>ChatGPT</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E640C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00E640C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>OpenAI</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00E640C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>) for language editing and stylistic refinement, including rephrasing for clarity, grammar, and academic tone, applied exclusively to author-written text. The tool was not used to generate original scholarly content, data, analyses, or references. The authors reviewed and verified the final manuscript and take full responsibility for its content.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00C221C5" w:rsidRDefault="00C221C5" w:rsidP="00C221C5">
       <w:pPr>
         <w:ind w:left="-360" w:right="-360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="002A38BA" w:rsidRDefault="002A38BA" w:rsidP="009A3421">
       <w:pPr>
         <w:ind w:left="-360" w:right="-360"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A38BA">
         <w:rPr>
           <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
@@ -4008,109 +4707,109 @@
           <w:szCs w:val="16"/>
         </w:rPr>
         <w:t>The views, interpretations, and information presented in all publications are solely those of the respective author(s) and contributor(s) and do not necessarily reflect those of Meta Open Sciences and/or the editor(s). Meta Open Sciences and/or the editor(s) accept no responsibility for any harm, loss, or damage to individuals or property that may arise from the application of ideas, methods, instructions, or products mentioned within the content.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="002665FA" w:rsidRPr="00372BD9" w:rsidSect="009F54CB">
       <w:headerReference w:type="even" r:id="rId11"/>
       <w:headerReference w:type="default" r:id="rId12"/>
       <w:footerReference w:type="even" r:id="rId13"/>
       <w:footerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="first" r:id="rId15"/>
       <w:pgSz w:w="11894" w:h="16834"/>
       <w:pgMar w:top="999" w:right="1440" w:bottom="859" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:fmt="numberInDash"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006458B9" w:rsidRDefault="006458B9" w:rsidP="002A38BA">
+    <w:p w:rsidR="00243A10" w:rsidRDefault="00243A10" w:rsidP="002A38BA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006458B9" w:rsidRDefault="006458B9" w:rsidP="002A38BA">
+    <w:p w:rsidR="00243A10" w:rsidRDefault="00243A10" w:rsidP="002A38BA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman (Headings CS)">
     <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Palatino Linotype">
     <w:panose1 w:val="02040502050505030304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0000287" w:usb1="40000013" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-1814473391"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w:rsidR="002A38BA" w:rsidRDefault="002A38BA" w:rsidP="002A38BA">
         <w:pPr>
           <w:pStyle w:val="Footer"/>
           <w:framePr w:wrap="none" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
           <w:rPr>
             <w:rStyle w:val="PageNumber"/>
           </w:rPr>
@@ -4242,67 +4941,91 @@
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="-360"/>
       <w:rPr>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
   <w:p w:rsidR="001A551B" w:rsidRPr="001A551B" w:rsidRDefault="001A551B" w:rsidP="001A551B">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:ind w:left="-360"/>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="001A551B">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>https://doi.org/10.3110/BJBS123456</w:t>
+      <w:t>https://doi.org/10.</w:t>
+    </w:r>
+    <w:r w:rsidR="000E226D">
+      <w:rPr>
+        <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>65687</w:t>
+    </w:r>
+    <w:r w:rsidRPr="001A551B">
+      <w:rPr>
+        <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>/</w:t>
+    </w:r>
+    <w:r w:rsidR="000E226D">
+      <w:rPr>
+        <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>bjbs</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="006458B9" w:rsidRDefault="006458B9" w:rsidP="002A38BA">
+    <w:p w:rsidR="00243A10" w:rsidRDefault="00243A10" w:rsidP="002A38BA">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="006458B9" w:rsidRDefault="006458B9" w:rsidP="002A38BA">
+    <w:p w:rsidR="00243A10" w:rsidRDefault="00243A10" w:rsidP="002A38BA">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rStyle w:val="PageNumber"/>
       </w:rPr>
       <w:id w:val="-461345996"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtContent>
       <w:p w:rsidR="002A38BA" w:rsidRDefault="002A38BA" w:rsidP="00102822">
         <w:pPr>
           <w:pStyle w:val="Header"/>
@@ -4351,222 +5074,299 @@
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="004165D1">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>British Journal of Business Sciences</w:t>
     </w:r>
     <w:r w:rsidR="00CC4358">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>, 2025, 1(1), 1-</w:t>
+      <w:t>, 202</w:t>
+    </w:r>
+    <w:r w:rsidR="00052885">
+      <w:rPr>
+        <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
+    </w:r>
+    <w:r w:rsidR="00CC4358">
+      <w:rPr>
+        <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t xml:space="preserve">, </w:t>
+    </w:r>
+    <w:r w:rsidR="00052885">
+      <w:rPr>
+        <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00CC4358">
+      <w:rPr>
+        <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>(</w:t>
+    </w:r>
+    <w:r w:rsidR="00052885">
+      <w:rPr>
+        <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>1</w:t>
+    </w:r>
+    <w:r w:rsidR="00CC4358">
+      <w:rPr>
+        <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
+        <w:i/>
+        <w:iCs/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>), 1-</w:t>
     </w:r>
     <w:r w:rsidR="001B02BC">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="00CC4358">
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
   <w:p w:rsidR="00CC4358" w:rsidRPr="004165D1" w:rsidRDefault="00CC4358" w:rsidP="00CC4358">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:ind w:left="-360" w:right="360"/>
       <w:rPr>
         <w:rFonts w:ascii="Palatino Linotype" w:hAnsi="Palatino Linotype"/>
         <w:i/>
         <w:iCs/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
-  <w:zoom w:percent="215"/>
+  <w:zoom w:percent="190"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:drawingGridHorizontalSpacing w:val="120"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00A66432"/>
     <w:rsid w:val="000121FE"/>
     <w:rsid w:val="000166C3"/>
+    <w:rsid w:val="00052885"/>
     <w:rsid w:val="000A1DD5"/>
     <w:rsid w:val="000C6955"/>
     <w:rsid w:val="000D2F7A"/>
     <w:rsid w:val="000E0F86"/>
+    <w:rsid w:val="000E226D"/>
     <w:rsid w:val="00166EC9"/>
+    <w:rsid w:val="0017604B"/>
+    <w:rsid w:val="001A1AFD"/>
     <w:rsid w:val="001A551B"/>
     <w:rsid w:val="001B02BC"/>
     <w:rsid w:val="001C13D4"/>
+    <w:rsid w:val="001D4908"/>
     <w:rsid w:val="001D6BAD"/>
+    <w:rsid w:val="001F16CD"/>
     <w:rsid w:val="00221636"/>
     <w:rsid w:val="002269E5"/>
+    <w:rsid w:val="00243A10"/>
     <w:rsid w:val="002535BD"/>
     <w:rsid w:val="002665FA"/>
     <w:rsid w:val="002A38BA"/>
     <w:rsid w:val="0033460C"/>
     <w:rsid w:val="0037205B"/>
     <w:rsid w:val="00372BD9"/>
     <w:rsid w:val="003B28EA"/>
+    <w:rsid w:val="003D128B"/>
+    <w:rsid w:val="004120C1"/>
     <w:rsid w:val="00412E7C"/>
     <w:rsid w:val="00413D8B"/>
     <w:rsid w:val="004165D1"/>
+    <w:rsid w:val="0042463C"/>
+    <w:rsid w:val="004A2FB7"/>
     <w:rsid w:val="004B1280"/>
     <w:rsid w:val="004B3220"/>
     <w:rsid w:val="004D7E8F"/>
     <w:rsid w:val="00504F5F"/>
     <w:rsid w:val="005274B4"/>
     <w:rsid w:val="00543C8C"/>
     <w:rsid w:val="0055315E"/>
     <w:rsid w:val="00553410"/>
     <w:rsid w:val="00570C04"/>
     <w:rsid w:val="005A3911"/>
     <w:rsid w:val="005F2226"/>
     <w:rsid w:val="006458B9"/>
     <w:rsid w:val="0064603E"/>
     <w:rsid w:val="006C1774"/>
     <w:rsid w:val="00777275"/>
     <w:rsid w:val="00825279"/>
     <w:rsid w:val="00842EDE"/>
     <w:rsid w:val="0087420A"/>
     <w:rsid w:val="008B7D9E"/>
     <w:rsid w:val="008D2415"/>
     <w:rsid w:val="00926152"/>
     <w:rsid w:val="00975A26"/>
+    <w:rsid w:val="0099518A"/>
     <w:rsid w:val="00997535"/>
     <w:rsid w:val="009A3421"/>
     <w:rsid w:val="009F54CB"/>
     <w:rsid w:val="00A66432"/>
     <w:rsid w:val="00A66631"/>
     <w:rsid w:val="00AA57AD"/>
     <w:rsid w:val="00AE40EE"/>
     <w:rsid w:val="00B07224"/>
     <w:rsid w:val="00B10CA5"/>
     <w:rsid w:val="00B20942"/>
     <w:rsid w:val="00B36FF1"/>
+    <w:rsid w:val="00BA278A"/>
+    <w:rsid w:val="00BA3006"/>
     <w:rsid w:val="00BD4011"/>
+    <w:rsid w:val="00C221C5"/>
     <w:rsid w:val="00C517A5"/>
     <w:rsid w:val="00C5433B"/>
+    <w:rsid w:val="00C55056"/>
     <w:rsid w:val="00C61630"/>
     <w:rsid w:val="00C933AF"/>
     <w:rsid w:val="00CC4358"/>
     <w:rsid w:val="00CD1F62"/>
     <w:rsid w:val="00CE41D6"/>
     <w:rsid w:val="00D81FE1"/>
     <w:rsid w:val="00DD4801"/>
     <w:rsid w:val="00E35EF3"/>
     <w:rsid w:val="00E600FF"/>
     <w:rsid w:val="00E93385"/>
     <w:rsid w:val="00ED6662"/>
     <w:rsid w:val="00F17CB3"/>
     <w:rsid w:val="00F43D05"/>
+    <w:rsid w:val="00F50794"/>
     <w:rsid w:val="00F55DF7"/>
     <w:rsid w:val="00F608E4"/>
     <w:rsid w:val="00F948BA"/>
     <w:rsid w:val="00F97EC0"/>
     <w:rsid w:val="00FD75EF"/>
     <w:rsid w:val="00FE1EC0"/>
     <w:rsid w:val="00FE2CBC"/>
     <w:rsid w:val="00FF57B0"/>
     <w:rsid w:val="00FF7E3B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="1E7FF620"/>
+  <w14:docId w14:val="26D88EF0"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{EFE1D051-C14E-F345-BE1C-C1A1FC901E7D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -5374,51 +6174,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1198004050">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.britishopensciences.com/index.php/BJBS" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jbusres.2021.12.015" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.britishopensciences.com/index.php/BJBS" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1016/j.jbusres.2021.12.015" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme 2013 - 2022">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -5677,70 +6477,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme 2013 - 2022" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>2052</Words>
-  <Characters>11701</Characters>
+  <Words>2070</Words>
+  <Characters>11799</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>97</Lines>
+  <Lines>98</Lines>
   <Paragraphs>27</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>13726</CharactersWithSpaces>
+  <CharactersWithSpaces>13842</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>AN</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>